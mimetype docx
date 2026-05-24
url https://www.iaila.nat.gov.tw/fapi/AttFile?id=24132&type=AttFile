--- v0 (2025-11-01)
+++ v1 (2026-05-24)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1D9CCFD8" w14:textId="77777777" w:rsidR="00D24E6D" w:rsidRDefault="00013C8E">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:spacing w:val="34"/>
         </w:rPr>
         <w:t xml:space="preserve">              申 請 書</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23DE48D8" w14:textId="77777777" w:rsidR="00D24E6D" w:rsidRDefault="00D24E6D">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="453" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="219D42DD" w14:textId="77777777" w:rsidR="00D24E6D" w:rsidRDefault="00013C8E">
@@ -163,91 +163,148 @@
     <w:p w14:paraId="0657EEE0" w14:textId="77777777" w:rsidR="00D24E6D" w:rsidRDefault="00013C8E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="821"/>
         </w:tabs>
         <w:spacing w:before="1"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>說</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:tab/>
         <w:t>明：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7673B574" w14:textId="20E1B4BB" w:rsidR="00D24E6D" w:rsidRDefault="00013C8E">
+    <w:p w14:paraId="0385CB23" w14:textId="77777777" w:rsidR="00101BB2" w:rsidRDefault="00013C8E" w:rsidP="00101BB2">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="139" w:line="312" w:lineRule="auto"/>
+        <w:ind w:leftChars="257" w:left="1131" w:right="678" w:hangingChars="165" w:hanging="566"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:spacing w:val="-17"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:spacing w:val="-17"/>
+        </w:rPr>
+        <w:t>一</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:spacing w:val="-17"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:spacing w:val="-17"/>
+        </w:rPr>
+        <w:t>檢附第</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:spacing w:val="-17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 類土地登記簿謄本、地籍圖謄本各</w:t>
+      </w:r>
+      <w:r w:rsidR="007A00FB">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t>份</w:t>
+      </w:r>
+      <w:r w:rsidR="00101BB2">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t>(申請日前3個月內)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7673B574" w14:textId="54595E5C" w:rsidR="00D24E6D" w:rsidRDefault="00013C8E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="139" w:line="312" w:lineRule="auto"/>
         <w:ind w:left="641" w:right="678"/>
       </w:pPr>
-      <w:r>
-[...33 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>(二)檢附土地所有權人身分證影本。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5005182E" w14:textId="77777777" w:rsidR="00D24E6D" w:rsidRDefault="00D24E6D">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E7D6C0F" w14:textId="69FE0F0A" w:rsidR="00D24E6D" w:rsidRDefault="00CF6C11">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="1" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF6C11">
@@ -440,51 +497,69 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="007F76D1" w14:textId="77777777" w:rsidR="00D24E6D" w:rsidRDefault="00D24E6D">
       <w:pPr>
         <w:pageBreakBefore/>
         <w:suppressAutoHyphens w:val="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="34FDEBE8" w14:textId="77777777" w:rsidR="00D24E6D" w:rsidRDefault="00013C8E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3985"/>
           <w:tab w:val="left" w:pos="6685"/>
           <w:tab w:val="left" w:pos="9385"/>
         </w:tabs>
         <w:ind w:left="205"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
-        <w:t>委  託  書</w:t>
+        <w:t xml:space="preserve">委  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t>託</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  書</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="00B0F0"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>（範例）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C4FF96A" w14:textId="77777777" w:rsidR="00D24E6D" w:rsidRDefault="00013C8E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3985"/>
           <w:tab w:val="left" w:pos="6685"/>
           <w:tab w:val="left" w:pos="9385"/>
         </w:tabs>
         <w:ind w:left="205"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
@@ -635,51 +710,71 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>農業部農田水利署宜蘭管理處</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="534FABDE" w14:textId="77777777" w:rsidR="00D24E6D" w:rsidRDefault="00013C8E">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="520" w:lineRule="exact"/>
         <w:ind w:left="3684"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>委 託 人（申請人）：</w:t>
+        <w:t xml:space="preserve">委 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>託</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 人（申請人）：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:color w:val="00B0F0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>陳</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:color w:val="00B0F0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>○○</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
@@ -856,51 +951,71 @@
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="520" w:lineRule="exact"/>
         <w:ind w:left="3684"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="755EF0DD" w14:textId="77777777" w:rsidR="00D24E6D" w:rsidRDefault="00013C8E">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="520" w:lineRule="exact"/>
         <w:ind w:left="3684"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>受  委  託  人：</w:t>
+        <w:t xml:space="preserve">受  委  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>託</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  人：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:color w:val="00B0F0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>○○○</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (簽章)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="564B4C04" w14:textId="77777777" w:rsidR="00D24E6D" w:rsidRDefault="00013C8E">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="520" w:lineRule="exact"/>
@@ -1228,82 +1343,142 @@
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3985"/>
           <w:tab w:val="left" w:pos="6685"/>
           <w:tab w:val="left" w:pos="9385"/>
         </w:tabs>
         <w:ind w:left="205"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="676D0302" w14:textId="77777777" w:rsidR="00D24E6D" w:rsidRDefault="00013C8E">
       <w:pPr>
         <w:spacing w:before="360" w:line="600" w:lineRule="exact"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>請黏貼(或檢附)國民身分證影本，並加蓋受委託人印章及</w:t>
+        <w:t>請黏貼(或檢附)國民身分證影本，並</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>加蓋受委託人</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>印章及</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>「與正本相符」</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>字樣。(註：各業相關執業執照不等同國民身分證，兩者具附亦可)</w:t>
-[...3 lines deleted...]
-    <w:bookmarkEnd w:id="0"/>
+        <w:t>字樣。(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>註</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>：各業相關執業執照不等同國民身分證，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>兩者具附亦可</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="5C1945F5" w14:textId="77777777" w:rsidR="00D24E6D" w:rsidRDefault="00013C8E">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="520" w:lineRule="exact"/>
         <w:ind w:left="2976"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk56540409"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="64B6D31A" wp14:editId="54CD8621">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>7049767</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>3390266</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="266703" cy="1143000"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="文字方塊 12"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -1335,109 +1510,108 @@
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 <w:color w:val="0000CC"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>與正本相符</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr" anchorCtr="0" compatLnSpc="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="64B6D31A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="文字方塊 12" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:555.1pt;margin-top:266.95pt;width:21pt;height:90pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBuqx8+3wEAAIgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU12O0zAQfkfiDpbfaZIuKihqugKqRUgr&#10;QCocwHXsxpL/GLtNygWQOMDyzAH2ABxo9xyMnbSLljfEizOeGc983zeT5eVgNDkICMrZhlazkhJh&#10;uWuV3TX086erZy8pCZHZlmlnRUOPItDL1dMny97XYu46p1sBBIvYUPe+oV2Mvi6KwDthWJg5LywG&#10;pQPDIl5hV7TAeqxudDEvy0XRO2g9OC5CQO96DNJVri+l4PGDlEFEohuK2GI+IZ/bdBarJat3wHyn&#10;+ASD/QMKw5TFpudSaxYZ2YP6q5RRHFxwMs64M4WTUnGROSCbqnzEZtMxLzIXFCf4s0zh/5Xl7w8f&#10;gagWZ0eJZQZHdH/z7e72x/3Nr7uf30k1TxL1PtSYufGYG4fXbkjpkz+gMzEfJJj0RU4E4yj28Syw&#10;GCLh6JwvFi/KC0o4hqrq+UVZ5gkUD689hPhWOEOS0VDAAWZd2eE6ROyIqaeU1My6K6V1HqK2jxwp&#10;b81CN75K4SLxGPEmKw7bYSKxde0RueEiY9POwVdKelyKhoYvewaCEv3Oouppg04GnIztyWCW49OG&#10;8giUjJc3cdw1HLZn8dpuPE/SjUhf7aOTKrNKcEYME0ocdyY7rWbapz/vOevhB1r9BgAA//8DAFBL&#10;AwQUAAYACAAAACEAMAxB6uAAAAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzW7CMBCE75X6DtZW&#10;6qUqjoPoTxoHUarCqYcAD2DiJYmI11FsIO3Tdzm1x5n9NDuTz0fXiTMOofWkQU0SEEiVty3VGnbb&#10;z8cXECEasqbzhBq+McC8uL3JTWb9hUo8b2ItOIRCZjQ0MfaZlKFq0Jkw8T0S3w5+cCayHGppB3Ph&#10;cNfJNEmepDMt8YfG9LhssDpuTk4DLkr/83UMK1e+fyxXh5bwQa61vr8bF28gIo7xD4Zrfa4OBXfa&#10;+xPZIDrWSiUpsxpm0+kriCuiZilbew3Pii1Z5PL/iuIXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAbqsfPt8BAACIAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAMAxB6uAAAAANAQAADwAAAAAAAAAAAAAAAAA5BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAEYFAAAAAA==&#10;" filled="f" stroked="f">
+              <v:shape id="文字方塊 12" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:555.1pt;margin-top:266.95pt;width:21pt;height:90pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD0+0c/tQEAAF4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/U6ddVFDUdLVLtQhp&#10;BUhdPsB17MZS7DFjt0n5esZOL2h5Q7w445nxzDlnJqv70fXsqDFa8A2fzyrOtFfQWr9v+I+Xp3cf&#10;OYtJ+lb24HXDTzry+/XbN6sh1HoBHfStRkZFfKyH0PAupVALEVWnnYwzCNpT0AA6meiKe9GiHKi6&#10;68WiqpZiAGwDgtIxknczBfm61DdGq/TNmKgT6xtO2FI5sZy7fIr1StZ7lKGz6gxD/gMKJ62nptdS&#10;G5kkO6D9q5SzCiGCSTMFToAxVunCgdjMq1dstp0MunAhcWK4yhT/X1n19bgN35Gl8RFGGmAWZAix&#10;juTMfEaDLn8JKaM4SXi6yqbHxBQ5F8vlh+qOM0Wh+fz9XVUVXcXtdcCYPmtwLBsNRxpLUUsen2Oi&#10;jpR6ScnNPDzZvi+j6f0rR87byNhNr3JY3PBmK4278UxiB+2JuNF6UtMO8BdnA4264fHnQaLmrP/i&#10;Scu8FxcDL8buYkiv6GnDVULOpsunNG0QjTDI9Oy3QWXpJqQPhwTGFlYZzoThjJKGWMieFy5vyZ/3&#10;knX7Lda/AQAA//8DAFBLAwQUAAYACAAAACEAMAxB6uAAAAANAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPzW7CMBCE75X6DtZW6qUqjoPoTxoHUarCqYcAD2DiJYmI11FsIO3Tdzm1x5n9NDuTz0fXiTMO&#10;ofWkQU0SEEiVty3VGnbbz8cXECEasqbzhBq+McC8uL3JTWb9hUo8b2ItOIRCZjQ0MfaZlKFq0Jkw&#10;8T0S3w5+cCayHGppB3PhcNfJNEmepDMt8YfG9LhssDpuTk4DLkr/83UMK1e+fyxXh5bwQa61vr8b&#10;F28gIo7xD4Zrfa4OBXfa+xPZIDrWSiUpsxpm0+kriCuiZilbew3Pii1Z5PL/iuIXAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA9PtHP7UBAABeAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAMAxB6uAAAAANAQAADwAAAAAAAAAAAAAAAAAPBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;" filled="f" stroked="f">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
-                    <w:p w:rsidR="00D24E6D" w:rsidRDefault="00013C8E">
+                    <w:p w14:paraId="407E6247" w14:textId="77777777" w:rsidR="00D24E6D" w:rsidRDefault="00013C8E">
                       <w:pPr>
                         <w:snapToGrid w:val="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                           <w:color w:val="0000CC"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                           <w:color w:val="0000CC"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>與正本相符</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="page" anchory="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9920" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4960"/>
         <w:gridCol w:w="4960"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D24E6D" w14:paraId="19029B7B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="509DA6DD" w14:textId="77777777" w:rsidR="00D24E6D" w:rsidRDefault="00D24E6D">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4B17447A" w14:textId="77777777" w:rsidR="00D24E6D" w:rsidRDefault="00D24E6D">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -1572,55 +1746,51 @@
                                       <w:szCs w:val="24"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                       <w:color w:val="FF0000"/>
                                       <w:szCs w:val="24"/>
                                     </w:rPr>
                                     <w:t>印章</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr" anchorCtr="0" compatLnSpc="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shapetype w14:anchorId="6B9F793A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-                    <v:shape id="文字方塊 11" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:191.5pt;margin-top:7.3pt;width:48.7pt;height:45.75pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBIQnKZBAIAAMwDAAAOAAAAZHJzL2Uyb0RvYy54bWysU1GO0zAQ/UfiDpb/aZKyuypR0xVsVYS0&#10;AqSyB3Acp7Hk2GbsNikXQOIAy/cegANwoN1zMHaS7gJ/iHw4Y8/zm5k34+Vl3ypyEOCk0QXNZikl&#10;QnNTSb0r6M2nzYsFJc4zXTFltCjoUTh6uXr+bNnZXMxNY1QlgCCJdnlnC9p4b/MkcbwRLXMzY4VG&#10;Z22gZR63sEsqYB2ytyqZp+lF0hmoLBgunMPT9eCkq8hf14L7D3XthCeqoJibjyvEtQxrslqyfAfM&#10;NpKPabB/yKJlUmPQE9WaeUb2IP+iaiUH40ztZ9y0ialryUWsAavJ0j+q2TbMilgLiuPsSSb3/2j5&#10;+8NHILIq6JwSzVps0cPt1/sf3x9uf97ffSNZFiTqrMsRubWI9f0b02Orp3OHh6HyvoY2/LEmgn4U&#10;+3gSWPSecDy8yBZnrzJKOLrOF1k6XwSW5PGyBeffCtOSYBQUsH9RVna4dn6ATpAQS5uNVCr2UGnS&#10;YYCXZ+fxgjNKVsEZYA525ZUCcmA4BZtNit8Y9zdYYF4z1wy46BphSmOWQYSh2GD5vuyjbichSlMd&#10;UR98DJh5Y+ALJR0OVkHd5z0DQYl6p7FzYQonAyajnAymOV4tKPdAybC58sO84sBY5q/11vIg/1D/&#10;6703tYzShKyGHMZkcWSiuON4h5l8uo+ox0e4+gUAAP//AwBQSwMEFAAGAAgAAAAhACLSx2jfAAAA&#10;CgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXRpCFOJUqAi4cGlaoR7deEki&#10;4nUUO2369ywnOO7MaPZNsZ5dL044hs6ThuVCgUCqve2o0bDfvd5lIEI0ZE3vCTVcMMC6vL4qTG79&#10;mbZ4qmIjuIRCbjS0MQ65lKFu0Zmw8AMSe19+dCbyOTbSjubM5a6X90ql0pmO+ENrBty0WH9Xk9Pw&#10;MdFYbQ8b+/L+MO0f5eFth5dPrW9v5ucnEBHn+BeGX3xGh5KZjn4iG0SvYZWteEtkI0lBcCDJVALi&#10;yIJKlyDLQv6fUP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEASEJymQQCAADMAwAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAItLHaN8AAAAKAQAA&#10;DwAAAAAAAAAAAAAAAABeBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGoFAAAAAA==&#10;" filled="f" strokecolor="red" strokeweight=".17625mm">
+                    <v:shape w14:anchorId="6B9F793A" id="文字方塊 11" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:191.5pt;margin-top:7.3pt;width:48.7pt;height:45.75pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5ewKU2AEAAKIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNEnZXZWo6Qq2KkJa&#10;AVLhAxzHaSw5HjN2m5SvZ+yk7QI3RA7O2DN+8+bNeP049oadFHoNtuLFIudMWQmNtoeKf/+2e7Pi&#10;zAdhG2HAqoqfleePm9ev1oMr1RI6MI1CRiDWl4OreBeCK7PMy071wi/AKUvOFrAXgbZ4yBoUA6H3&#10;Jlvm+UM2ADYOQSrv6XQ7Ofkm4betkuFL23oVmKk4cQtpxbTWcc02a1EeULhOy5mG+AcWvdCWkl6h&#10;tiIIdkT9F1SvJYKHNiwk9Bm0rZYq1UDVFPkf1ew74VSqhcTx7iqT/3+w8vNp774iC+MHGKmBUZDB&#10;+dLTYaxnbLGPf2LKyE8Snq+yqTEwSYcPxeruXcGZJNf9qsiXq4iS3S479OGjgp5Fo+JIXUliidOz&#10;D1PoJSTmsrDTxqTOGMsGSvD27j5d8GB0E50xzOOhfjLIToJ6u9vl9M15fwuLyFvhuykuueYwY4nl&#10;rdhohbEemW5eCFFDcyZ9aMSJeQf4k7OBxqXi/sdRoOLMfLLUjzhbFwMvRn0xhJV0teIyIGfT5ilM&#10;U0hj4ER4tnsnY9ap/vfHAK1O0kRWE4eZLA1CEnce2jhpL/cp6va0Nr8AAAD//wMAUEsDBBQABgAI&#10;AAAAIQAi0sdo3wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF0aQhTi&#10;VKgIuHBpWqEe3XhJIuJ1FDtt+vcsJzjuzGj2TbGeXS9OOIbOk4blQoFAqr3tqNGw373eZSBCNGRN&#10;7wk1XDDAury+Kkxu/Zm2eKpiI7iEQm40tDEOuZShbtGZsPADEntffnQm8jk20o7mzOWul/dKpdKZ&#10;jvhDawbctFh/V5PT8DHRWG0PG/vy/jDtH+XhbYeXT61vb+bnJxAR5/gXhl98RoeSmY5+IhtEr2GV&#10;rXhLZCNJQXAgyVQC4siCSpcgy0L+n1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADl7&#10;ApTYAQAAogMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;ACLSx2jfAAAACgEAAA8AAAAAAAAAAAAAAAAAMgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAA+BQAAAAA=&#10;" filled="f" strokecolor="red" strokeweight=".17625mm">
                       <v:textbox inset="0,0,0,0">
                         <w:txbxContent>
                           <w:p w14:paraId="7DA580F8" w14:textId="022ECA32" w:rsidR="00D24E6D" w:rsidRDefault="00CF6C11">
                             <w:pPr>
                               <w:snapToGrid w:val="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 <w:color w:val="FF0000"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:color w:val="FF0000"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>申請人/</w:t>
                             </w:r>
                             <w:r w:rsidR="00013C8E">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 <w:color w:val="FF0000"/>
                                 <w:szCs w:val="24"/>
@@ -1670,51 +1840,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="39D15094" w14:textId="77777777" w:rsidR="00D24E6D" w:rsidRDefault="00D24E6D">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2E0D137C" w14:textId="77777777" w:rsidR="00D24E6D" w:rsidRDefault="00D24E6D">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="46B14E18" w14:textId="77777777" w:rsidR="00D24E6D" w:rsidRDefault="00D24E6D">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -1860,51 +2029,51 @@
                                 </w:p>
                                 <w:p w14:paraId="232D099B" w14:textId="0F2B3E24" w:rsidR="00D24E6D" w:rsidRDefault="00D24E6D">
                                   <w:pPr>
                                     <w:snapToGrid w:val="0"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                       <w:color w:val="FF0000"/>
                                       <w:szCs w:val="24"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr" anchorCtr="0" compatLnSpc="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="29F5695A" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:190.7pt;margin-top:9.95pt;width:48.7pt;height:45.75pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDTki4UBQIAAMwDAAAOAAAAZHJzL2Uyb0RvYy54bWysU12O0zAQfkfiDpbfaZLuj0rUdAVbFSGt&#10;AKm7B3Acp7Hk2GbsNikXQOIAyzMH4AAcaPccjJ2ky88bIg/O2PP5m5lvxsurvlXkIMBJowuazVJK&#10;hOamknpX0LvbzYsFJc4zXTFltCjoUTh6tXr+bNnZXMxNY1QlgCCJdnlnC9p4b/MkcbwRLXMzY4VG&#10;Z22gZR63sEsqYB2ytyqZp+ll0hmoLBgunMPT9eCkq8hf14L793XthCeqoJibjyvEtQxrslqyfAfM&#10;NpKPabB/yKJlUmPQE9WaeUb2IP+iaiUH40ztZ9y0ialryUWsAavJ0j+q2TbMilgLiuPsSSb3/2j5&#10;u8MHILIq6BklmrXYosf7zw/fvz7e/3j49oVkWZCosy5H5NYi1vevTY+tns4dHobK+xra8MeaCPpR&#10;7ONJYNF7wvHwMlucv8wo4ei6WGTpfBFYkqfLFpx/I0xLglFQwP5FWdnhxvkBOkFCLG02UqnYQ6VJ&#10;hwHOzi/iBWeUrIIzwBzsymsF5MBwCjabFL8x7m+wwLxmrhlw0TXClMYsgwhDscHyfdlH3eaTEKWp&#10;jqgPPgbMvDHwiZIOB6ug7uOegaBEvdXYuTCFkwGTUU4G0xyvFpR7oGTYXPthXnFgLPM3emt5kH+o&#10;/9Xem1pGaUJWQw5jsjgyUdxxvMNM/rqPqKdHuPoJAAD//wMAUEsDBBQABgAIAAAAIQDZtraV3gAA&#10;AAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqBMoNA1xKlQEXHppWqEe3XhJ&#10;IuJ1ZDtt+vcsJzjuzGj2TbGabC9O6EPnSEE6S0Ag1c501CjY797uMhAhajK6d4QKLhhgVV5fFTo3&#10;7kxbPFWxEVxCIdcK2hiHXMpQt2h1mLkBib0v562OfPpGGq/PXG57eZ8kT9LqjvhDqwdct1h/V6NV&#10;sBnJV9vD2rx+PI77hTy87/DyqdTtzfTyDCLiFP/C8IvP6FAy09GNZILoFTxk6ZyjbCyXIDgwX2S8&#10;5chCyo4sC/l/QvkDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA05IuFAUCAADMAwAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA2ba2ld4AAAAKAQAA&#10;DwAAAAAAAAAAAAAAAABfBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGoFAAAAAA==&#10;" filled="f" strokecolor="red" strokeweight=".17625mm">
+                    <v:shape w14:anchorId="29F5695A" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:190.7pt;margin-top:9.95pt;width:48.7pt;height:45.75pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCDcfss2wEAAKIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0yRld1WipivYqghp&#10;BSsVPsB1nMaS4zFjt0n5esZO0nJ5Q/TBHXvGx2fOnKwfh86ws0KvwVa8WOScKSuh1vZY8W9fd29W&#10;nPkgbC0MWFXxi/L8cfP61bp3pVpCC6ZWyAjE+rJ3FW9DcGWWedmqTvgFOGUp2QB2ItAWj1mNoif0&#10;zmTLPH/IesDaIUjlPZ1uxyTfJPymUTJ8aRqvAjMVJ24hrZjWQ1yzzVqURxSu1XKiIf6BRSe0pUev&#10;UFsRBDuh/guq0xLBQxMWEroMmkZLlXqgbor8j272rXAq9ULieHeVyf8/WPn5vHcvyMLwAQYaYBSk&#10;d770dBj7GRrs4j8xZZQnCS9X2dQQmKTDh2J1967gTFLqflXky1VEyW6XHfrwUUHHYlBxpKkkscT5&#10;2YexdC6Jb1nYaWPSZIxlPT3w9u4+XfBgdB2Tsczj8fBkkJ0FzXa3y+k3vftbWUTeCt+OdSk1lRlL&#10;LG/NxigMh4HpuuLLWYgD1BfShyxOzFvAH5z1ZJeK++8ngYoz88nSPKK35gDn4DAHwkq6WnEZkLNx&#10;8xRGF5INnAjPdu9klH/s//0pQKOTNJHVyGEiS0ZI4k6mjU77dZ+qbp/W5icAAAD//wMAUEsDBBQA&#10;BgAIAAAAIQDZtraV3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqBMo&#10;NA1xKlQEXHppWqEe3XhJIuJ1ZDtt+vcsJzjuzGj2TbGabC9O6EPnSEE6S0Ag1c501CjY797uMhAh&#10;ajK6d4QKLhhgVV5fFTo37kxbPFWxEVxCIdcK2hiHXMpQt2h1mLkBib0v562OfPpGGq/PXG57eZ8k&#10;T9LqjvhDqwdct1h/V6NVsBnJV9vD2rx+PI77hTy87/DyqdTtzfTyDCLiFP/C8IvP6FAy09GNZILo&#10;FTxk6ZyjbCyXIDgwX2S85chCyo4sC/l/QvkDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;g3H7LNsBAACiAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEA2ba2ld4AAAAKAQAADwAAAAAAAAAAAAAAAAA1BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAEAFAAAAAA==&#10;" filled="f" strokecolor="red" strokeweight=".17625mm">
                       <v:textbox inset="0,0,0,0">
                         <w:txbxContent>
                           <w:p w14:paraId="08FB9E42" w14:textId="77777777" w:rsidR="00CF6C11" w:rsidRDefault="00CF6C11" w:rsidP="00CF6C11">
                             <w:pPr>
                               <w:snapToGrid w:val="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 <w:color w:val="FF0000"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:color w:val="FF0000"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>申請人/</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 <w:color w:val="FF0000"/>
                                 <w:szCs w:val="24"/>
@@ -1958,51 +2127,50 @@
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="53C3C8FE" w14:textId="77777777" w:rsidR="00D24E6D" w:rsidRDefault="00D24E6D">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D24E6D" w14:paraId="6EAF3128" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1413840B" w14:textId="4D774CDF" w:rsidR="00D24E6D" w:rsidRDefault="00013C8E">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -2036,51 +2204,50 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>身分證影印本（正面）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3B8AE783" w14:textId="4B46069A" w:rsidR="00D24E6D" w:rsidRDefault="00013C8E">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -2213,105 +2380,104 @@
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 <w:color w:val="0000CC"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>與正本相符</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr" anchorCtr="0" compatLnSpc="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:505.8pt;margin-top:20.45pt;width:21pt;height:89.4pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCjHV5o4QEAAI8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU12O0zAQfkfiDpbfaZIWyipqugKqRUgr&#10;QCocwHXsxlL8w9htUi6AxAGW5z0AB+BAu+dg7DTtavcN8eLMn8ff981kcdnrluwFeGVNRYtJTokw&#10;3NbKbCv69cvViwtKfGCmZq01oqIH4enl8vmzRedKMbWNbWsBBJsYX3auok0IrswyzxuhmZ9YJwwm&#10;pQXNArqwzWpgHXbXbTbN83nWWagdWC68x+hqSNJl6i+l4OGTlF4E0lYUsYV0Qjo38cyWC1ZugblG&#10;8SMM9g8oNFMGHz21WrHAyA7Uk1ZacbDeyjDhVmdWSsVF4oBsivwRm3XDnEhcUBzvTjL5/9eWf9x/&#10;BqLqir6kxDCNI7q/+XH3+9f9zZ+725+kmEaJOudLrFw7rA39W9vjqMe4x2Bk3kvQ8YucCOZR7MNJ&#10;YNEHwjE4nc9f5zNKOKaKYvZqdjGLbbLzbQc+vBdWk2hUFHCASVe2v/ZhKB1L4mPGXqm2TUNszaNA&#10;rFsx3wy3YjqLPAa80Qr9pk/UE4gY2dj6gBRxn/HtxsJ3SjrcjYr6bzsGgpL2g0Hx4yKNBozGZjSY&#10;4Xi1ojwAJYPzLgwrhzN3LFybteNRwQHwm12wUiVyZwxHsDj1JM9xQ+NaPfRT1fk/Wv4FAAD//wMA&#10;UEsDBBQABgAIAAAAIQCeKJ4u4AAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsJAEIbvJr7D&#10;Zki8GNgtKkrpliBGPHEo+gBLd2gburNNd4Hq0zuc9PjPfPnnm2w5uFacsQ+NJw3JRIFAKr1tqNLw&#10;9fk+fgERoiFrWk+o4RsDLPPbm8yk1l+owPMuVoJLKKRGQx1jl0oZyhqdCRPfIfHu4HtnIse+krY3&#10;Fy53rZwqNZPONMQXatPhusbyuDs5Dbgq/M/2GDaueH1bbw4N4b380PpuNKwWICIO8Q+Gqz6rQ85O&#10;e38iG0TLWSXJjFkNj2oO4kqopwee7DVMk/kzyDyT/5/IfwEAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQCjHV5o4QEAAI8DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQCeKJ4u4AAAAAwBAAAPAAAAAAAAAAAAAAAAADsEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAASAUAAAAA&#10;" filled="f" stroked="f">
+              <v:shape w14:anchorId="5391299B" id="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:505.8pt;margin-top:20.45pt;width:21pt;height:89.4pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCiYyQWtgEAAGUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06StKKuo7gqoFiGt&#10;AKnwAa5jN5Ycjxm7TcrXM3Z6Qcsb4sWZm4/PnJmsH8fesZPGaMELPp/VnGmvoLX+IPiP709vHjiL&#10;SfpWOvBa8LOO/HHz+tV6CI1eQAeu1cgIxMdmCIJ3KYWmqqLqdC/jDIL2lDSAvUzk4qFqUQ6E3rtq&#10;UderagBsA4LSMVJ0OyX5puAbo1X6akzUiTnBiVsqJ5Zzn89qs5bNAWXorLrQkP/AopfW06M3qK1M&#10;kh3R/gXVW4UQwaSZgr4CY6zSpQfqZl6/6GbXyaBLLyRODDeZ4v+DVV9Ou/ANWRo/wEgDzIIMITaR&#10;grmf0WCfv8SUUZ4kPN9k02NiioKL1epdveRMUWo+X75dPiwzTHW/HTCmTxp6lg3BkcZS1JKn55im&#10;0mtJfszDk3WujMb5F4Fct5Wxm27ldHXnm6007kdmW8ELiRzZQ3umFmlL6e0O8BdnA01c8PjzKFFz&#10;5j57kjSvx9XAq7G/GtIruiq4SsjZ5HxM0yLRJINMz34XVFZwIvz+mMDY0tydw4UszbLIc9m7vCx/&#10;+qXq/ndsfgMAAP//AwBQSwMEFAAGAAgAAAAhAJ4oni7gAAAADAEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwkAQhu8mvsNmSLwY2C0qSumWIEY8cSj6AEt3aBu6s013gerTO5z0+M98+eebbDm4Vpyx&#10;D40nDclEgUAqvW2o0vD1+T5+ARGiIWtaT6jhGwMs89ubzKTWX6jA8y5WgksopEZDHWOXShnKGp0J&#10;E98h8e7ge2cix76StjcXLnetnCo1k840xBdq0+G6xvK4OzkNuCr8z/YYNq54fVtvDg3hvfzQ+m40&#10;rBYgIg7xD4arPqtDzk57fyIbRMtZJcmMWQ2Pag7iSqinB57sNUyT+TPIPJP/n8h/AQAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAKJjJBa2AQAAZQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJ4oni7gAAAADAEAAA8AAAAAAAAAAAAAAAAAEAQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAdBQAAAAA=&#10;" filled="f" stroked="f">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
-                    <w:p w:rsidR="00D24E6D" w:rsidRDefault="00013C8E">
+                    <w:p w14:paraId="6210B30F" w14:textId="77777777" w:rsidR="00D24E6D" w:rsidRDefault="00013C8E">
                       <w:pPr>
                         <w:snapToGrid w:val="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                           <w:color w:val="0000CC"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                           <w:color w:val="0000CC"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>與正本相符</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9920" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4960"/>
         <w:gridCol w:w="4960"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D24E6D" w14:paraId="59D67E5A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1BFF900C" w14:textId="77777777" w:rsidR="00D24E6D" w:rsidRDefault="00D24E6D">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3645D5E8" w14:textId="77777777" w:rsidR="00D24E6D" w:rsidRDefault="00D24E6D">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -2447,73 +2613,73 @@
                                       <w:szCs w:val="24"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                       <w:color w:val="FF0000"/>
                                       <w:szCs w:val="24"/>
                                     </w:rPr>
                                     <w:t>印章</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr" anchorCtr="0" compatLnSpc="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape id="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:190.9pt;margin-top:7.45pt;width:48.7pt;height:45.75pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAgXXEDBQIAAMwDAAAOAAAAZHJzL2Uyb0RvYy54bWysU1GO0zAQ/UfiDpb/aZLSrkrUdAVbFSGt&#10;AKnsARzHaSw5thm7TcoFkDjA8r0H4AAcaPccjJ2mu8AfIh/O2PP8ZubNeHnZt4ocBDhpdEGzSUqJ&#10;0NxUUu8KevNp82JBifNMV0wZLQp6FI5erp4/W3Y2F1PTGFUJIEiiXd7Zgjbe2zxJHG9Ey9zEWKHR&#10;WRtomcct7JIKWIfsrUqmaXqRdAYqC4YL5/B0PTjpKvLXteD+Q1074YkqKObm4wpxLcOarJYs3wGz&#10;jeSnNNg/ZNEyqTHomWrNPCN7kH9RtZKDcab2E27axNS15CLWgNVk6R/VbBtmRawFxXH2LJP7f7T8&#10;/eEjEFkVdE6JZi226OH26/2P7w+3P+/vvpEsCxJ11uWI3FrE+v6N6bHV47nDw1B5X0Mb/lgTQT+K&#10;fTwLLHpPOB5eZIvZq4wSjq75Ikuni8CSPF624PxbYVoSjIIC9i/Kyg7Xzg/QERJiabORSsUeKk06&#10;DPByNo8XnFGyCs4Ac7ArrxSQA8Mp2GxS/E5xf4MF5jVzzYCLrhNMacwyiDAUGyzfl33UbTYKUZrq&#10;iPrgY8DMGwNfKOlwsArqPu8ZCErUO42dC1M4GjAa5WgwzfFqQbkHSobNlR/mFQfGMn+tt5YH+Yf6&#10;X++9qWWUJmQ15HBKFkcminsa7zCTT/cR9fgIV78AAAD//wMAUEsDBBQABgAIAAAAIQBJWJ8Y4AAA&#10;AAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqNMS+hPiVKgIuHBpWqEe3XhJ&#10;IuJ1ZDtt+vYsp3KcndHMt/l6tJ04oQ+tIwXTSQICqXKmpVrBfvf2sAQRoiajO0eo4IIB1sXtTa4z&#10;4860xVMZa8ElFDKtoImxz6QMVYNWh4nrkdj7dt7qyNLX0nh95nLbyVmSzKXVLfFCo3vcNFj9lINV&#10;8DmQL7eHjXn9eBr2C3l43+HlS6n7u/HlGUTEMV7D8IfP6FAw09ENZILoFDwup4we2UhXIDiQLlYz&#10;EEc+JPMUZJHL/y8UvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAgXXEDBQIAAMwDAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBJWJ8Y4AAAAAoB&#10;AAAPAAAAAAAAAAAAAAAAAF8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;" filled="f" strokecolor="red" strokeweight=".17625mm">
+                    <v:shape w14:anchorId="3121DB74" id="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:190.9pt;margin-top:7.45pt;width:48.7pt;height:45.75pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC2YniG2gEAAKIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNEnprkrUdAVbFSGt&#10;YKWyH+A4dmPJsc3YbVK+nrGTtMDeED24Y8/4+c2bl83D0GlyFuCVNRUtFjklwnDbKHOs6Mv3/bs1&#10;JT4w0zBtjajoRXj6sH37ZtO7Uixta3UjgCCI8WXvKtqG4Mos87wVHfML64TBpLTQsYBbOGYNsB7R&#10;O50t8/w+6y00DiwX3uPpbkzSbcKXUvDwTUovAtEVRW4hrZDWOq7ZdsPKIzDXKj7RYP/AomPK4KNX&#10;qB0LjJxAvYLqFAfrrQwLbrvMSqm4SD1gN0X+VzeHljmRekFxvLvK5P8fLP96PrhnIGH4ZAccYBSk&#10;d770eBj7GSR08R+ZEsyjhJerbGIIhOPhfbFefSgo4Zi6Wxf5ch1RsttlBz58FrYjMago4FSSWOz8&#10;5MNYOpfEt4zdK63TZLQhPT7wfnWXLnirVROTsczDsX7UQM4MZ7vf5/ib3v2jLCLvmG/HupSayrRB&#10;lrdmYxSGeiCqqehqFqK2zQX1QYsj89bCT0p6tEtF/Y8TA0GJ/mJwHtFbcwBzUM8BMxyvVpQHoGTc&#10;PIbRhWgDx8KTOTge5R/7/3gKVqokTWQ1cpjIohGSuJNpo9N+36eq26e1/QUAAP//AwBQSwMEFAAG&#10;AAgAAAAhAElYnxjgAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyo0xL6&#10;E+JUqAi4cGlaoR7deEki4nVkO2369iyncpyd0cy3+Xq0nTihD60jBdNJAgKpcqalWsF+9/awBBGi&#10;JqM7R6jgggHWxe1NrjPjzrTFUxlrwSUUMq2gibHPpAxVg1aHieuR2Pt23urI0tfSeH3mctvJWZLM&#10;pdUt8UKje9w0WP2Ug1XwOZAvt4eNef14GvYLeXjf4eVLqfu78eUZRMQxXsPwh8/oUDDT0Q1kgugU&#10;PC6njB7ZSFcgOJAuVjMQRz4k8xRkkcv/LxS/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;ALZieIbaAQAAogMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAElYnxjgAAAACgEAAA8AAAAAAAAAAAAAAAAANAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAABBBQAAAAA=&#10;" filled="f" strokecolor="red" strokeweight=".17625mm">
                       <v:textbox inset="0,0,0,0">
                         <w:txbxContent>
-                          <w:p w:rsidR="00D24E6D" w:rsidRDefault="00013C8E">
+                          <w:p w14:paraId="114ABD7E" w14:textId="77777777" w:rsidR="00D24E6D" w:rsidRDefault="00013C8E">
                             <w:pPr>
                               <w:snapToGrid w:val="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 <w:color w:val="FF0000"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 <w:color w:val="FF0000"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>受委託人</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00D24E6D" w:rsidRDefault="00013C8E">
+                          <w:p w14:paraId="7B544690" w14:textId="77777777" w:rsidR="00D24E6D" w:rsidRDefault="00013C8E">
                             <w:pPr>
                               <w:snapToGrid w:val="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 <w:color w:val="FF0000"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 <w:color w:val="FF0000"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>印章</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
@@ -2533,51 +2699,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2BDCD51C" w14:textId="77777777" w:rsidR="00D24E6D" w:rsidRDefault="00D24E6D">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="51E85A21" w14:textId="77777777" w:rsidR="00D24E6D" w:rsidRDefault="00013C8E">
             <w:pPr>
               <w:widowControl/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6617ABAE" wp14:editId="35221F88">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>2414272</wp:posOffset>
@@ -2641,151 +2806,149 @@
                                       <w:szCs w:val="24"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                       <w:color w:val="FF0000"/>
                                       <w:szCs w:val="24"/>
                                     </w:rPr>
                                     <w:t>印章</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr" anchorCtr="0" compatLnSpc="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:190.1pt;margin-top:123.9pt;width:48.7pt;height:45.75pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDqyBiDBQIAAMwDAAAOAAAAZHJzL2Uyb0RvYy54bWysU1GO0zAQ/UfiDpb/aZKyrUrUdAVbFSGt&#10;AKnsARzHaSw5thm7TcoFkDjA8r0H4AAcaPccjJ2mu8AfIh/O2PP8ZubNeHnZt4ocBDhpdEGzSUqJ&#10;0NxUUu8KevNp82JBifNMV0wZLQp6FI5erp4/W3Y2F1PTGFUJIEiiXd7Zgjbe2zxJHG9Ey9zEWKHR&#10;WRtomcct7JIKWIfsrUqmaTpPOgOVBcOFc3i6Hpx0FfnrWnD/oa6d8EQVFHPzcYW4lmFNVkuW74DZ&#10;RvJTGuwfsmiZ1Bj0TLVmnpE9yL+oWsnBOFP7CTdtYupachFrwGqy9I9qtg2zItaC4jh7lsn9P1r+&#10;/vARiKwKOqdEsxZb9HD79f7H94fbn/d330iWBYk663JEbi1iff/G9Njq8dzhYai8r6ENf6yJoB/F&#10;Pp4FFr0nHA/n2eLiVUYJR9dskaXTRWBJHi9bcP6tMC0JRkEB+xdlZYdr5wfoCAmxtNlIpWIPlSYd&#10;Bnh5MYsXnFGyCs4Ac7ArrxSQA8Mp2GxS/E5xf4MF5jVzzYCLrhNMacwyiDAUGyzfl33UbTYKUZrq&#10;iPrgY8DMGwNfKOlwsArqPu8ZCErUO42dC1M4GjAa5WgwzfFqQbkHSobNlR/mFQfGMn+tt5YH+Yf6&#10;X++9qWWUJmQ15HBKFkcminsa7zCTT/cR9fgIV78AAAD//wMAUEsDBBQABgAIAAAAIQBtMsqO4AAA&#10;AAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4s4tQS0tZGlOjXryUNqbHLTsC&#10;kZ0l7NLSf+940uPkfXnzvXwz2U6ccfCtIwWPswgEUuVMS7WCw/71YQnCB01Gd45QwRU9bIrbm1xn&#10;xl1oh+cy1IJLyGdaQRNCn0npqwat9jPXI3H25QarA59DLc2gL1xuOxlH0UJa3RJ/aHSP2war73K0&#10;Cj5GGsrdcWte3p/GQyqPb3u8fip1fzc9r0EEnMIfDL/6rA4FO53cSMaLTkGyjGJGFcTzlDcwMU/T&#10;BYgTR8kqAVnk8v+G4gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDqyBiDBQIAAMwDAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBtMsqO4AAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAAF8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;" filled="f" strokecolor="red" strokeweight=".17625mm">
+                    <v:shape w14:anchorId="6617ABAE" id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:190.1pt;margin-top:123.9pt;width:48.7pt;height:45.75pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAfmf9Y2gEAAKIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0yRld1WipivYqghp&#10;BSsVPsB1nMaSY5sZt0n5esZO0nJ5Q/TBHXvGx+ecmawfh86wswLUzla8WOScKStdre2x4t++7t6s&#10;OMMgbC2Ms6riF4X8cfP61br3pVq61plaASMQi2XvK96G4MssQ9mqTuDCeWUp2TjoRKAtHLMaRE/o&#10;ncmWef6Q9Q5qD04qRDrdjkm+SfhNo2T40jSoAjMVJ24hrZDWQ1yzzVqURxC+1XKiIf6BRSe0pUev&#10;UFsRBDuB/guq0xIcuiYspOsy1zRaqqSB1BT5H2r2rfAqaSFz0F9twv8HKz+f9/4FWBg+uIEaGA3p&#10;PZZIh1HP0EAX/4kpozxZeLnapobAJB0+FKu7dwVnklL3qyJfriJKdrvsAcNH5ToWg4oDdSWZJc7P&#10;GMbSuSS+Zd1OG5M6Yyzr6YG3d/fpAjqj65iMZQjHw5MBdhbU290up9/07m9lEXkrsB3rUmoqM5ZY&#10;3sTGKAyHgemadMxGHFx9IX9oxIl56+AHZz2NS8Xx+0mA4sx8stSPOFtzAHNwmANhJV2tuAzA2bh5&#10;CuMU0hh4EZ7t3sto/6j//Sm4RidrIquRw0SWBiGZOw1tnLRf96nq9mltfgIAAP//AwBQSwMEFAAG&#10;AAgAAAAhAG0yyo7gAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPg0AQhe8m/ofNmHizi1BL&#10;S1kaU6NevJQ2psctOwKRnSXs0tJ/73jS4+R9efO9fDPZTpxx8K0jBY+zCARS5UxLtYLD/vVhCcIH&#10;TUZ3jlDBFT1situbXGfGXWiH5zLUgkvIZ1pBE0KfSemrBq32M9cjcfblBqsDn0MtzaAvXG47GUfR&#10;QlrdEn9odI/bBqvvcrQKPkYayt1xa17en8ZDKo9ve7x+KnV/Nz2vQQScwh8Mv/qsDgU7ndxIxotO&#10;QbKMYkYVxPOUNzAxT9MFiBNHySoBWeTy/4biBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AB+Z/1jaAQAAogMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAG0yyo7gAAAACwEAAA8AAAAAAAAAAAAAAAAANAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAABBBQAAAAA=&#10;" filled="f" strokecolor="red" strokeweight=".17625mm">
                       <v:textbox inset="0,0,0,0">
                         <w:txbxContent>
-                          <w:p w:rsidR="00D24E6D" w:rsidRDefault="00013C8E">
+                          <w:p w14:paraId="5F369710" w14:textId="77777777" w:rsidR="00D24E6D" w:rsidRDefault="00013C8E">
                             <w:pPr>
                               <w:snapToGrid w:val="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 <w:color w:val="FF0000"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 <w:color w:val="FF0000"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>受委託人</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00D24E6D" w:rsidRDefault="00013C8E">
+                          <w:p w14:paraId="4C4E194D" w14:textId="77777777" w:rsidR="00D24E6D" w:rsidRDefault="00013C8E">
                             <w:pPr>
                               <w:snapToGrid w:val="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 <w:color w:val="FF0000"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 <w:color w:val="FF0000"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>印章</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D24E6D" w14:paraId="667D8228" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="14BA1EC9" w14:textId="77777777" w:rsidR="00D24E6D" w:rsidRDefault="00013C8E">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>受委託人身分證影印本（正面）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="433BC190" w14:textId="77777777" w:rsidR="00D24E6D" w:rsidRDefault="00013C8E">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -2806,216 +2969,220 @@
     </w:p>
     <w:p w14:paraId="6239F69D" w14:textId="77777777" w:rsidR="00D24E6D" w:rsidRDefault="00D24E6D">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3985"/>
           <w:tab w:val="left" w:pos="6685"/>
           <w:tab w:val="left" w:pos="9385"/>
         </w:tabs>
         <w:ind w:left="205"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D24E6D">
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="1580" w:right="1000" w:bottom="280" w:left="980" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7A0DBE7E" w14:textId="77777777" w:rsidR="00120D73" w:rsidRDefault="00120D73">
+    <w:p w14:paraId="74A4F53C" w14:textId="77777777" w:rsidR="00200061" w:rsidRDefault="00200061">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6EA76345" w14:textId="77777777" w:rsidR="00120D73" w:rsidRDefault="00120D73">
+    <w:p w14:paraId="5BE1DA40" w14:textId="77777777" w:rsidR="00200061" w:rsidRDefault="00200061">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft YaHei UI">
     <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="86"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2643F8AF" w14:textId="77777777" w:rsidR="00120D73" w:rsidRDefault="00120D73">
+    <w:p w14:paraId="2D321B92" w14:textId="77777777" w:rsidR="00200061" w:rsidRDefault="00200061">
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="01D0AA26" w14:textId="77777777" w:rsidR="00120D73" w:rsidRDefault="00120D73">
+    <w:p w14:paraId="38A9769B" w14:textId="77777777" w:rsidR="00200061" w:rsidRDefault="00200061">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D24E6D"/>
     <w:rsid w:val="00013C8E"/>
+    <w:rsid w:val="00101BB2"/>
     <w:rsid w:val="00120D73"/>
     <w:rsid w:val="00124F31"/>
+    <w:rsid w:val="00200061"/>
     <w:rsid w:val="0025798E"/>
     <w:rsid w:val="007A00FB"/>
     <w:rsid w:val="007D1097"/>
+    <w:rsid w:val="00834129"/>
     <w:rsid w:val="00CF6C11"/>
     <w:rsid w:val="00D24E6D"/>
     <w:rsid w:val="00D34A12"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="31E4FD45"/>
   <w15:docId w15:val="{281FDA26-C9E5-41F7-AAF5-16238063A898}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="新細明體" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3516,51 +3683,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="aa">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:eastAsia="新細明體" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ab">
     <w:name w:val="註解方塊文字 字元"/>
     <w:basedOn w:val="a0"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:eastAsia="新細明體" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="zh-TW"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -3823,60 +3990,60 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>136</Words>
-  <Characters>779</Characters>
+  <Words>138</Words>
+  <Characters>788</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>914</CharactersWithSpaces>
+  <CharactersWithSpaces>925</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>iliauser</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2022-12-06T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Writer</vt:lpwstr>
   </property>